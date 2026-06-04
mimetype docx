--- v0 (2025-10-15)
+++ v1 (2026-06-04)
@@ -1,994 +1,11632 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="099B4668" w14:textId="77777777" w:rsidR="004D1A0E" w:rsidRDefault="004D1A0E">
+    <w:p w14:paraId="1E1A3D30" w14:textId="55FD8E1C" w:rsidR="004969EC" w:rsidRPr="00A35EB5" w:rsidRDefault="009D1297" w:rsidP="008276F1">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>RELATO DE EXPERIÊNCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6C0DC" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226969277"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título do Trabalho em Português, fonte arial 12, negrito, espaçamento simples, com 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-64"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(não</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>usar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>maiúsculas/caixa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>alta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB1C2D8" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="thick"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>João Carlos Magalhães</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Maria Aparecida Mattos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>; Teotônio Antônio Filho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Máximo de 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-64"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>autores,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incluindo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>orientador(a))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318C82F4" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="20"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24E8C259" w14:textId="77777777" w:rsidR="004D1A0E" w:rsidRDefault="004D1A0E">
+    <w:p w14:paraId="7688A41A" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
       <w:pPr>
-        <w:pStyle w:val="Corpodetexto"/>
-[...3 lines deleted...]
-          <w:sz w:val="21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>UniFOA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Centro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Universitário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Volta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Redonda,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>UniFOA</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="162EFE07" w14:textId="77777777" w:rsidR="008C1FFE" w:rsidRDefault="008C1FFE" w:rsidP="008C1FFE">
+    <w:p w14:paraId="730C7500" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
       <w:pPr>
-        <w:pStyle w:val="Ttulo"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk48235441"/>
-[...119 lines deleted...]
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t>exemplo@gmail.com</w:t>
+          <w:t>e-mail@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> (contato principal)</w:t>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(contato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>principal)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5406B1AF" w14:textId="77777777" w:rsidR="008C1FFE" w:rsidRDefault="008C1FFE" w:rsidP="008C1FFE">
+    <w:p w14:paraId="3FF16F12" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
       <w:pPr>
-        <w:pStyle w:val="EMAILAUTOR"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7088"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
       </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>ORCID</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-3"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com link</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3ED8F0" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02152909" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O texto do resumo deve ser digitado em fonte Arial 12 com espaçamento simples e 12pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>antes. O resumo não pode passar de uma página juntamente com o título, autores, afiliações e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">palavras-chave utilizando estas configurações. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O resumo deve conter informações de todas as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>etapas da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pesquisa (objetivos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>metodologia,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>resultados,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>discussão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conclusão).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D3FA71" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3B6F0F" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>: Até 5 palavras. Caixa baixa. Separado por ponto. Dar preferência para descritores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(ex.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DECS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06207128" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A1C2AE" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Obs:_Declaração_de_IA_generativa_e_tecno"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Obs:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>generativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tecnologias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>assistidas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>escrita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Você_usou_IA_generativa_para_escrever_es"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Você usou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>IA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>generativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>escrever este manuscrito?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B65B10" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Generative_AI_não_é_um_autor._Essas_ferr"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="73D04415" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Generative AI não é um autor. Essas ferramentas devem ser usadas apenas para melhorar a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linguagem e a legibilidade, com cautela. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Se você usou IA generativa ou tecnologia assistida por IA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>inclua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a seguinte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>declaração</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>das referências</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D0E094" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Declaração_de_IA_generativa_e_tecnologia"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="4344467D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Declaração de IA generativa e tecnologias assistidas por IA no processo de escrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D50F025" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Durante_a_preparação_deste_trabalho,_o(s"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Durante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preparação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>trabalho,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>autor(es)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>usaram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[NOME</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>FERRAMENTA/SERVIÇO]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>para [MOTIVO]. Depois de usar esta ferramenta/serviço, o(s) autor(es) revisaram e editaram o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conteúdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conforme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>assumiram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>responsabilidade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conteúdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>publicação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151980E7" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="INTRODUÇÃO"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0E72E002" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk226969634"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68086825" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A seção Introdução deve conter, fundamentalmente, os conceitos teóricos para compreensão da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pesquisa, bem como, os objetivos e justificativas da pesquisa. Escreva de forma clara e objetiva.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>justificado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não deixar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>linha entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25902EDB" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo o texto do artigo, incluindo as referências deverá ter a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>extensão mínima de 5 páginas e máxima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>páginas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incluindo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2762521D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Citações diretas, no texto, com mais de três linhas, devem ser destacadas com recuo de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-53"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4 cm da margem esquerda, justificado com fonte Arial 10, espaço simples e sem aspas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F4F21D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="2268"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF8F244" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[vide NBR 10520:2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação e documentação – Citações em documentos –</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Apresentação].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6572E93A" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="METODOLOGIA"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>METODOLOGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046A54B4" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Descreva os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e métodos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>utilizados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E402FD0" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>justificado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não deixar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>linha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F774821" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>último</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Metodologia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1706B6" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="841"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>envolveu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>seres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>humanos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CAAE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-47"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parecer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aprovação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Comitê de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em Pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em Seres Humanos;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74693D2B" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="841"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>envolveu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>animais,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>protocolo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>submissão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-47"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Comitê</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Uso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Animais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(CEUA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e sua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>aprovação.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045C9EA6" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="RESULTADOS_E_DISCUSSÃO"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DISCUSSÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703EFBE0" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apresente os resultados da pesquisa nesta seção. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>O artigo deve apresentar resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, mesmo que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>preliminares.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>discussão dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>estar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fundamentada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>na literatura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pertinente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B51BBB5" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>justificado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não deixar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>linha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499AE7FE" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C2E1ED" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nos títulos de figuras, tabelas, quadros, dentre outros, utilizar fonte Arial 10, espaçamento 1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> centralizado, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>acima</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>elemento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gráfico.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>citada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ao final em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>10,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaçamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>centralizado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D621518" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06D004F3" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Figura 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>- Título da figura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755A9FD6" w14:textId="365DAB66" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408C7A37" wp14:editId="51F4C606">
+            <wp:extent cx="1860550" cy="1387475"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="3175"/>
+            <wp:docPr id="1" name="Imagem 1" descr="celular"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image2.jpeg" descr="celular"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1860550" cy="1387475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B2D279" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(NOKIA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1800)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57413E01" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[vide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NBR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>14724:2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e documentação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>– Trabalhos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acadêmicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Apresentação].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF4823A" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B34F16B" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título do quadro</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="1610"/>
+        <w:gridCol w:w="1619"/>
+        <w:gridCol w:w="1632"/>
+        <w:gridCol w:w="3194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00955FBB" w14:paraId="3B90B1A7" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="491E6392" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDEBFBE" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="556E9E7C" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC2D94F" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41177282" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="58862542" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38FC37FF" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFD13CB" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DED2AA4" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E898B86" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DBA8B7D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="584EAF51" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D502F91" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="783D984D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E08BEE0" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="608F8FC8" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8BE7F5" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="64D0D043" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA8A671" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A062C19" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49D675E7" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4375E8F2" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D767770" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="4A007F2A" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39D28C9B" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D68F039" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD4935A" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F259299" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F75EC8B" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="2EEC6DF5" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101B52F7" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="034A8601" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="892" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0397A6" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="899" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDD997D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1760" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69564D9D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F431563" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte: Banco de quadro, 2025 (exemplo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B985873" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[vide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NBR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>14724:2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e documentação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>– Trabalhos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acadêmicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Apresentação].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E85F350" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D44577" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Tabela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Título da tabela</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="816"/>
+        <w:gridCol w:w="1486"/>
+        <w:gridCol w:w="1612"/>
+        <w:gridCol w:w="1668"/>
+        <w:gridCol w:w="3503"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00955FBB" w14:paraId="440B3844" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2179B462" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5509D863" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75BF1E0F" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF12C52" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="223E1DD5" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="64D33E75" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7A51E8" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58A51CE1" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5151B748" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F1334D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E49EB43" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="6FD4AE01" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="170FF588" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4B32E1" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="11EBBEBA" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C00A902" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6060777C" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00955FBB" w14:paraId="00A52F48" w14:textId="77777777" w:rsidTr="00955FBB">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="449" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D245406" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="818" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05B8472B" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="887" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="098F000F" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>antes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E020535" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0pt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>depois</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8EA037" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Alinhado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esquerda</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5C1393B4" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Fonte: Banco de quadro, 2025 (exemplo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76164338" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [vide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NBR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>14724:2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e documentação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>– Trabalhos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acadêmicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Apresentação].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1DB70D" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4204435E" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="CONCLUSÕES"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CONCLUSÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3899383A" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>conclusões</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>corroborar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>discutidos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>na seção</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>anterior.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Escreva de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>forma clara</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e objetiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690EE30F" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>justificado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não deixar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B29960E" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="AGRADECIMENTOS_(SE_HOUVER)"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>AGRADECIMENTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(SE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>HOUVER)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056E8E9A" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores podem incluir agradecimentos a colaboradores não-autores do trabalho. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6152A1" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>justificado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não deixar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ABDC88" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>AGÊNCIA DE FOMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71381290" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Se houver, citar apoio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>financeiro (processo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e agência</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>financiamento:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>CNPq,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>FAPERJ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>PIC/FOA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>etc.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2D1141" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>fonte Arial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>12,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>justificado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>espaço</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>1,5,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6pt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>depois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>parágrafo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Não deixar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linha </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-58"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>entre parágrafos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFBB6AA" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="360" w:after="120"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="REFERÊNCIAS"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299B7F9C" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>[vide</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>NBR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>6023:2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Informação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e documentação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Referências</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Elaboração].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7B5412" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F550C8F" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Inserir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fonte Arial 12, à esquerda, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>0pt antes, 18pt depois,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaçamento simples, sem recuo, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ordem alfabética.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCF9181" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DANTAS, José Alves et al. Regulação da auditoria em sistemas bancários: análise do cenário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internacional e fatores determinantes. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Revista Contabilidade &amp; Finanças</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, São Paulo, v. 25, n. 64, p.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>7-18,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>jan./abr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2014.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Disponível</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">em: </w:t>
+      </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
           </w:rPr>
-          <w:t>ORCID</w:t>
+          <w:t xml:space="preserve">http://www.scielo.br/scielo. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> de todos os autores</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>php?script</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>sci_arttext&amp;pid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>S1519-70772014000100002&amp;lng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>en&amp;nrm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>iso.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-60"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Acesso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>maio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2014.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="1FDB6224" w14:textId="77777777" w:rsidR="008C1FFE" w:rsidRDefault="008C1FFE" w:rsidP="008C1FFE">
+    <w:p w14:paraId="520DED9C" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
       <w:pPr>
-        <w:spacing w:before="240"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0" w:after="360"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>DOREA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>D.;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>COSTA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>N.;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>BATITA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>M.;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>FERREIRA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>M.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>M.;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>MENEZES,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>R.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>V.;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>SOUZA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>T. S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Reticuloperitonite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>traumática</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>associada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>esplenite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>hepatite</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="33"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>bovino:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="32"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>relato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>caso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B615B26" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Veterinária e Zootecnia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>São</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Paulo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>v.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>18,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>199-202,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>2011.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Supl.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. LUCK, Heloisa. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Liderança em gestão escolar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>. 4. ed. Petrópolis: Vozes, 2010. 165 p., 18 cm.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>(Cadernos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>gestão,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>v.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>4).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Bibliografia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>p.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>149-155.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>978-85-3263-62-01.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F2CD12" w14:textId="77777777" w:rsidR="00955FBB" w:rsidRDefault="00955FBB" w:rsidP="00955FBB">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PODCAST LXX: Brasil: parte 3: a república. [Locução de]: Christian Gutner. [S. l.]: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Escriba Café, 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mar. 2010. Podcast. Disponível em: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="pt-BR"/>
+          </w:rPr>
+          <w:t>http://www.escribacafe.com/podcast-lxx-brasil-parte-3-a-republica/.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-59"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Acesso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>em:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>out.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2010.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="3E50B135" w14:textId="77777777" w:rsidR="008C1FFE" w:rsidRDefault="008C1FFE" w:rsidP="008C1FFE">
+    <w:p w14:paraId="1E1A3D3C" w14:textId="16AE8762" w:rsidR="004969EC" w:rsidRPr="00A35EB5" w:rsidRDefault="004969EC" w:rsidP="00955FBB">
       <w:pPr>
-        <w:spacing w:before="240"/>
-[...26 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009C6229">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="004969EC" w:rsidRPr="00A35EB5" w:rsidSect="00E10C8D">
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11920" w:h="16860"/>
-      <w:pgMar w:top="2640" w:right="900" w:bottom="740" w:left="860" w:header="0" w:footer="542" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="5" w:footer="544" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A4C9A37" w14:textId="77777777" w:rsidR="00F433CD" w:rsidRDefault="00F433CD">
+    <w:p w14:paraId="3F410AD7" w14:textId="77777777" w:rsidR="004C291F" w:rsidRDefault="004C291F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C2239F4" w14:textId="77777777" w:rsidR="00F433CD" w:rsidRDefault="00F433CD">
+    <w:p w14:paraId="4F32E077" w14:textId="77777777" w:rsidR="004C291F" w:rsidRDefault="004C291F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="29E6DB8B" w14:textId="1B4CB44D" w:rsidR="004D1A0E" w:rsidRDefault="00C314E4">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="44AE5A82" w14:textId="77777777" w:rsidR="004C291F" w:rsidRDefault="004C291F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0D19507B" w14:textId="77777777" w:rsidR="004C291F" w:rsidRDefault="004C291F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="1E1A3DDD" w14:textId="7419AC0B" w:rsidR="004969EC" w:rsidRDefault="006640F4" w:rsidP="00830CB2">
     <w:pPr>
       <w:pStyle w:val="Corpodetexto"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="-1701"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:i/>
         <w:noProof/>
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
-[...190 lines deleted...]
-      <w:rPr>
         <w:sz w:val="20"/>
-      </w:rPr>
-[...4 lines deleted...]
-        <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+        <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D9F7369" wp14:editId="1445FB49">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40A06C42" wp14:editId="59343FC8">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>9525</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-1080135</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>3311</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-3175</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7545666" cy="1674856"/>
-[...2 lines deleted...]
-          <wp:docPr id="1" name="image1.jpeg"/>
+          <wp:extent cx="7560000" cy="893961"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="5" name="Imagem 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="image1.jpeg"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7545666" cy="1674856"/>
+                    <a:ext cx="7560000" cy="893961"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE463EB"/>
+    <w:nsid w:val="6FA9634C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFA29E9E"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="5FBE8CA8"/>
+    <w:lvl w:ilvl="0" w:tplc="26F6FFBC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...111 lines deleted...]
-        <w:ind w:left="354" w:hanging="135"/>
+        <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:spacing w:val="15"/>
-[...3 lines deleted...]
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45DC6DBC">
+    <w:lvl w:ilvl="1" w:tplc="7EB42F46">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1339" w:hanging="135"/>
+        <w:ind w:left="1796" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27648F14">
+    <w:lvl w:ilvl="2" w:tplc="DC509E9E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2318" w:hanging="135"/>
+        <w:ind w:left="2752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6512E9F6">
+    <w:lvl w:ilvl="3" w:tplc="ACE688BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3297" w:hanging="135"/>
+        <w:ind w:left="3708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0126599E">
+    <w:lvl w:ilvl="4" w:tplc="5B0C5444">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4276" w:hanging="135"/>
+        <w:ind w:left="4664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8BEC68F4">
+    <w:lvl w:ilvl="5" w:tplc="4F0C01F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5255" w:hanging="135"/>
+        <w:ind w:left="5620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E84E7C40">
+    <w:lvl w:ilvl="6" w:tplc="A8B4AD48">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6234" w:hanging="135"/>
+        <w:ind w:left="6576" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20782614">
+    <w:lvl w:ilvl="7" w:tplc="3280D6FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7213" w:hanging="135"/>
+        <w:ind w:left="7532" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2822F7D8">
+    <w:lvl w:ilvl="8" w:tplc="561022FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8192" w:hanging="135"/>
+        <w:ind w:left="8488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="289477996">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1027095941">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D1A0E"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00F72A2E"/>
+    <w:rsidRoot w:val="004969EC"/>
+    <w:rsid w:val="00005570"/>
+    <w:rsid w:val="00077532"/>
+    <w:rsid w:val="00133675"/>
+    <w:rsid w:val="00165BBA"/>
+    <w:rsid w:val="001B4213"/>
+    <w:rsid w:val="001C27C5"/>
+    <w:rsid w:val="002A65E0"/>
+    <w:rsid w:val="00312DA6"/>
+    <w:rsid w:val="003B6A66"/>
+    <w:rsid w:val="003E2F4E"/>
+    <w:rsid w:val="003E63AD"/>
+    <w:rsid w:val="0043019D"/>
+    <w:rsid w:val="004969EC"/>
+    <w:rsid w:val="004C291F"/>
+    <w:rsid w:val="00511176"/>
+    <w:rsid w:val="005539E7"/>
+    <w:rsid w:val="0056073C"/>
+    <w:rsid w:val="00587AB9"/>
+    <w:rsid w:val="005E5E0E"/>
+    <w:rsid w:val="005F5605"/>
+    <w:rsid w:val="006640F4"/>
+    <w:rsid w:val="00685A60"/>
+    <w:rsid w:val="006A3B14"/>
+    <w:rsid w:val="006D6FB3"/>
+    <w:rsid w:val="006E5611"/>
+    <w:rsid w:val="007021FE"/>
+    <w:rsid w:val="00725E2F"/>
+    <w:rsid w:val="00781651"/>
+    <w:rsid w:val="008276F1"/>
+    <w:rsid w:val="00830CB2"/>
+    <w:rsid w:val="008902F6"/>
+    <w:rsid w:val="008D161A"/>
+    <w:rsid w:val="008D3A4C"/>
+    <w:rsid w:val="00933E17"/>
+    <w:rsid w:val="00955FBB"/>
+    <w:rsid w:val="009C5ADC"/>
+    <w:rsid w:val="009D1297"/>
+    <w:rsid w:val="009D1EA4"/>
+    <w:rsid w:val="00A16DBE"/>
+    <w:rsid w:val="00A35EB5"/>
+    <w:rsid w:val="00A37CE2"/>
+    <w:rsid w:val="00B331C4"/>
+    <w:rsid w:val="00B929F7"/>
+    <w:rsid w:val="00C23E3B"/>
+    <w:rsid w:val="00CC765F"/>
+    <w:rsid w:val="00D503A1"/>
+    <w:rsid w:val="00D9593C"/>
+    <w:rsid w:val="00DA37DF"/>
+    <w:rsid w:val="00DF27E4"/>
+    <w:rsid w:val="00E10C8D"/>
+    <w:rsid w:val="00E3787B"/>
+    <w:rsid w:val="00E463FA"/>
+    <w:rsid w:val="00E52788"/>
+    <w:rsid w:val="00F37D33"/>
+    <w:rsid w:val="00F93E48"/>
+    <w:rsid w:val="00FA7D79"/>
+    <w:rsid w:val="00FB5878"/>
+    <w:rsid w:val="00FD7055"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="532A3D4D"/>
-  <w15:docId w15:val="{A81B1F54-8D0B-4D3C-86AE-F3BC2F4E38D6}"/>
+  <w14:docId w14:val="1E1A3D2E"/>
+  <w15:docId w15:val="{631A2E69-122A-4D26-A90E-CFFE8E21D74C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1011,51 +11649,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1124,51 +11762,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -1320,397 +11958,300 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="pt-PT"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="1"/>
-      <w:ind w:left="114"/>
+      <w:ind w:left="235"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="36"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="2"/>
+      <w:ind w:left="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="170"/>
-      <w:ind w:left="354" w:hanging="135"/>
+      <w:ind w:left="840" w:right="117" w:hanging="360"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="122"/>
+      <w:ind w:left="104"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00360442"/>
+    <w:rsid w:val="00165BBA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00360442"/>
+    <w:rsid w:val="00165BBA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="pt-PT"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00360442"/>
+    <w:rsid w:val="00165BBA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00360442"/>
+    <w:rsid w:val="00165BBA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...57 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6229"/>
+    <w:rsid w:val="00CC765F"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="autores">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CC765F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00955FBB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citao">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00955FBB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
-    <w:name w:val="Citação Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
+    <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
-    <w:link w:val="Citao"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009C6229"/>
+    <w:link w:val="Corpodetexto"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00955FBB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...67 lines deleted...]
-      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:divs>
+    <w:div w:id="856775770">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:exemplo@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e-mail@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.escribacafe.com/podcast-lxx-brasil-parte-3-a-republica/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scielo.br/scielo" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1956,410 +12497,96 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...265 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9ED7A21-9405-4908-BCCF-5F2C93C6FF2B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D365879-9132-40FB-BA49-1F6EB0137335}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...35 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>807</Characters>
+  <Pages>5</Pages>
+  <Words>1044</Words>
+  <Characters>5641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>955</CharactersWithSpaces>
+  <CharactersWithSpaces>6672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>Flávia Guimarães</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2023-03-30T00:00:00Z</vt:filetime>
+    <vt:filetime>2025-03-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
+    <vt:lpwstr>Microsoft Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2024-02-29T00:00:00Z</vt:filetime>
-[...2 lines deleted...]
-    <vt:lpwstr>0x01010088F5437F0820E341967F2F06E40935C9</vt:lpwstr>
+    <vt:filetime>2025-03-28T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>